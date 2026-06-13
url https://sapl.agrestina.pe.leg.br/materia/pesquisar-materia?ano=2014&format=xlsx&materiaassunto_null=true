--- v0 (2025-12-18)
+++ v1 (2026-06-13)
@@ -54,1822 +54,1822 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>THIAGO LUCENA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO MENOR SALÁRIO BASE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CAMPANHA DESTINADA À RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS, COM REDUÇÃO NA COBRANÇA, INCLUSIVE COM DISTRIBUIÇÃO DE PRÊMIOS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PERMISSÃO DE USO DE BEM IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. (SERVIÇO SOCIAL DA INDÚSTRIA- DEPARTAMENTO REGIONAL DE PERNAMBUCO - SESI/PE)	_x000D_
 </t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 1º E ACRESCENTA OS ARTIGOS 7-A, INCISOS E PARÁGRAFO ÚNICO; O ARTIGO 7-B E INCISOS; O ARTIGO 7C; O ARTIGO 7-D E O ARTIGO 7-E À LEI MUNICIPAL Nº 1.219, DE 04 DE FEVEREIRO DE 2014, AUTORIZANDO E DISCIPLINANDO A DISTRIBUIÇÃO DOS PRÊMIOS DA CAMPANHA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS. _x000D_
 </t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER À DISTRIBUIÇÃO DE PRÊMIOS AOS CONTRIBUINTES QUE RECOLHEREM INTEGRALMENTE O IPTU 2014. _x000D_
 </t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA BEM IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL, AUTORIZA A DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. (DIOCESE DE CARUARU - PARÓQUIA DE SANTO ANTÔNIO) _x000D_
 </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINE O PISO SALARIAL PROFISSIONAL NO MUNICÍPIO DE AGRESTINA PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA.	_x000D_
 </t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL, AO GOVERNO DO ESTADO DE PERNAMBUCO. (CENTRO DA JUVENTUDE)	_x000D_
 </t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL 2014-2017, PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO NO MUNICÍPIO DE AGRESTINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora ( Biênio 2013-2014)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI MUNICIPAL Nº. 1.017 DE JULHO DE 2005, QUE DENOMINA COMO PISCINA SEMIOLÍMPICA PÚBLICA MUNICIPAL. (PISCINA SEMIOLÍMPICA PÚBLICA MUNICIPAL RAFAEL MACIEL DOS SANTOS)	_x000D_
 </t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>Zito da Barra</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº. 971 DE 16 DE AGOSTO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS. (ESTÁDIO MUNICIPAL BENITO DE SOUZA RIBEIRO)	_x000D_
 </t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>Paulo Sargento</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ACADEMIA DA SAÚDE NA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS. (RAFAEL MACIEL DOS SANTOS)	_x000D_
 </t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>Valéria Inês do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA CONJUNTO HABITACIONAL NA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS. (SEBASTIÃO FRANCISCO MONTEIRO)_x000D_
 </t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA PARQUE AMBIENTAL MUNICIPAL EXISTENTE NA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS. (JOÃO ALVES DA SILVA NETO - JOÃO BARRÃO)	_x000D_
 </t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>Marciano Lopes dos Santos Neto (Marciano Filho)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE INCENTIVO AO PLANEJAMENTO A SAÚDE DA MULHER E FIXA OUTRAS PROVIDÊNCIAS.	_x000D_
 </t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE AGRESTINA/PE, EXTINGUE E CRIA CARGOS, FIXA VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS	_x000D_
 </t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA CEMITÉRIOS PÚBLICOS MUNICIPAIS, SITUADOS NA ZONA RURAL, MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS. (CEMITÉRIO PÚBLICO JURANDIR GALDINO DA SILVA, CEMITÉRIO PÚBLICO ANTONIO JOSÉ DA SILVA) _x000D_
 </t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA CEMITÉRIOS PÚBLICOS MUNICIPAIS, SITUADOS NA ZONA RURAL, MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS. (CEMITÉRIO PÚBLICO JOÃO GOMES DE LIRA, CEMITÉRIO PÚBLICO VEREADORA JÚLIA SALVADOR) _x000D_
 </t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI MUNICIPAL Nº 1.206, DE 06 DE NOVEMBRO DE 2013, QUE DENOMINOU A ARTÉRIA PÚBLICA NO LOTEAMENTO MAURÍCIO DE NASSAU, NA ÁREA URBANA DESTE MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS. (RUA MARIA DE LOURDES SILVA II) _x000D_
 </t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>Edinho de Santa Teresa</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA-CUPIRA-CATENDE, PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, NAS PROXIMIDADES DA FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS.(AVENIDA LUIZ ANDRÉ VALENÇA MONTEIRO) _x000D_
 </t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS EXISTENTES NO CONJUNTO HABITACIONAL JOSÉ GUILHERME DE AZEVEDO LIRA ( O CONJUNTO DE CASAS CONSTRUÍDAS ATRAVÉS DO PROGRAMA MINHA CASA MINHA VIDA DO GOVERNO FEDERAL), LOCALIZADO NAS MEDIAÇÕES DA RUA SEBASTIÃO FRANCISCO TAVARES NAS MARGENS DA BR-104, KM 86, NESTA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(SÍLVIO RÔMERO FRANCISCO DOS SANTOS) _x000D_
 </t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA (PRAÇA) MUNICIPAL SITUADA NO LOTEAMENTO MAURÍCIO DE NASSAU, NO PERÍMETRO URBANO DESTE MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS.(PRAÇA ELIAS LOURENÇO DO NASCIMENTO) _x000D_
 </t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA-CUPIRA-CATENDE, PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, NAS PROXIMIDADES DA FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS.(RUA LUIZA JOSEFA DOS SANTOS) _x000D_
 </t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ivan Bulhões Araújo de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA-CUPIRA-CATENDE, PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, NAS PROXIMIDADES DA FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS.(RUA SEVERINO GABRIEL DA SILVA - BIO DA LARANJA, RUA GIVANILSON GABRIEL DA SILVA) _x000D_
 </t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>José Edison da Silva (Éder)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS EXISTENTES NO CONJUNTO HABITACIONAL JOSÉ GUILHERME DE AZEVEDO LIRA ( O CONJUNTO DE CASAS CONSTRUÍDAS ATRAVÉS DO PROGRAMA MINHA CASA MINHA VIDA DO GOVERNO FEDERAL), LOCALIZADO NAS MEDIAÇÕES DA RUA SEBASTIÃO FRANCISCO TAVARES NAS MARGENS DA BR-104, KM 86, NESTA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA JOSÉ CAETANO DE OLIVEIRA, PRAÇA MARIA DE LOURDES SILVA) _x000D_
 </t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sheila Maria Dionizio Marinho</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS EXISTENTES NO CONJUNTO HABITACIONAL JOSÉ GUILHERME DE AZEVEDO LIRA ( O CONJUNTO DE CASAS CONSTRUÍDAS ATRAVÉS DO PROGRAMA MINHA CASA MINHA VIDA DO GOVERNO FEDERAL), LOCALIZADO NAS MEDIAÇÕES DA RUA SEBASTIÃO FRANCISCO TAVARES NAS MARGENS DA BR-104, KM 86, NESTA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA CECÍLIA MARTINS DA SILVA) _x000D_
 </t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS SITUADAS NO LOTEAMENTO SENHOR JESUS, LOCALIZADO NA BR-104 DESTE MUNICÍPIO, DESTINO AGRESTINA/CUPIRA (TERRENO DE LUQUINHA), PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA JOSÉ MARINHO SOBRINHO) _x000D_
 </t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO PERÍMETRO URBANO DESTE MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA CÂNDIDO VIEIRA DE SOUZA) _x000D_
 </t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS SITUADAS NO LOTEAMENTO SENHOR JESUS, LOCALIZADO NA BR-104 DESTE MUNICÍPIO, DESTINO AGRESTINA/CUPIRA (TERRENO DE LUQUINHA), PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA LUCINETE ALVES DE VASCONCELOS, RUA JEFERSON DE VASCONCELOS ALVES, RUA WILLEHELM FAGNER SILVA) _x000D_
 </t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Sonaldo Serafim da Silva (Nal Gatão)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS SITUADAS NO LOTEAMENTO SENHOR JESUS, LOCALIZADO NA BR-104 DESTE MUNICÍPIO, DESTINO AGRESTINA/CUPIRA (TERRENO DE LUQUINHA), PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA DANIEL JOÃO DA SILVA, RUA NAILDO FIRMINO DOS SANTOS) _x000D_
 </t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO JOSINA GALVÃO (CONHECIDA POPULARMENTE LOTEAMENTO ZÉ DE MÃEZINHA), LOCALIZADO NO PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS. (RUA MARIA DE LOURDES LEMOS SANTOS) _x000D_
 </t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Marcos da Previdência</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS EXISTENTES NO CONJUNTO HABITACIONAL JOSÉ GUILHERME DE AZEVEDO LIRA ( O CONJUNTO DE CASAS CONSTRUÍDAS ATRAVÉS DO PROGRAMA MINHA CASA MINHA VIDA DO GOVERNO FEDERAL), LOCALIZADO NAS MEDIAÇÕES DA RUA SEBASTIÃO FRANCISCO TAVARES NAS MARGENS DA BR-104, KM 86, NESTA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA LUIZA TORRES DE LIMA) _x000D_
 </t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA-CUPIRA-CATENDE, PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, NAS PROXIMIDADES DA FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS.(RUA JOÃO MARIANO DA SILVA, RUA ELOÍNA DA SILVA RÊGO - DONA LOURA) _x000D_
 </t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Gordo de Zelito</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO JOSINA GALVÃO (CONHECIDA POPULARMENTE LOTEAMENTO ZÉ DE MÃEZINHA), LOCALIZADO NO PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS. (RUA MARIA JOSÉ PINTO DE SANTANA) _x000D_
 </t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS SITUADAS NO LOTEAMENTO SENHOR JESUS, LOCALIZADO NA BR-104 DESTE MUNICÍPIO, DESTINO AGRESTINA/CUPIRA (TERRENO DE LUQUINHA), PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA LUCY ALVES FERREIRA, RUA DJALMA TAVARES DE ALBUQUERQUE) _x000D_
 </t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Severino José Romão</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO JOSINA GALVÃO (CONHECIDA POPULARMENTE LOTEAMENTO ZÉ DE MÃEZINHA), LOCALIZADO NO PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA HELENO AMARO DO NASCIMENTO) _x000D_
 </t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA-CUPIRA-CATENDE, PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, NAS PROXIMIDADES DA FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS.(RUA FRANCISCO GOMES NETO) _x000D_
 </t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA-CUPIRA-CATENDE, PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, NAS PROXIMIDADES DA FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS.(AVENIDA VEREADOR MIGUEL LUIZ DA SILVA) _x000D_
 </t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO MAURÍCIO DE NASSAU, NO PERÍMETRO URBANO DESTE MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS. (RUA JOÃO GALDINO DE SANTANA) _x000D_
 </t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA-CUPIRA-CATENDE, PERÍMETRO URBANO DA CIDADE AGRESTINA, ESTADO DE PERNAMBUCO, NAS PROXIMIDADES DA FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS.(RUA OBED ATAÍDE GUEIROS) _x000D_
 </t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO MAURÍCIO DE NASSAU, NO PERÍMETRO URBANO DESTE MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS. (RUA JUCINEA DE VASCONCELOS SANTANA) _x000D_
 </t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO DR PEDRO DE ALCÂNTARA (CONHECIDO POPULARMENTE DE MANUEL DE ELIAS), PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(RUA MARCOLINO ALFREDO DA SILVA)_x000D_
 </t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO EXMO. SR. GILSON RICARDO DE OLIVEIRA - POLICIAL MILITAR. </t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA MEDALHA DE HONRA AO MÉRITO AGRESTINENSE JOÃO ALVES DA SILVA NETO A ILMA. SRA. MARIA JADEILDA DOS SANTOS &amp;#8211; TABELIÃ DO REGISTRO CIVIL. </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA MEDALHA DE HONRA AO MÉRITO AGRESTINENSE BENITO DE SOUSA RIBEIRO AO EXMO. SR. ANTÔNIO ALVES DOS SANTOS &amp;#8211; EX-PREFEITO. </t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA MEDALHA DE HONRA AO MÉRITO AGRESTINENSE HERMÓGENES VIEIRA DA CUNHA AO EXMO. SR. HELENO RODRIGUES DA SILVA &amp;#8211; EX-VICE-PREFEITO. </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL DE AGRESTINA PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA IMPLANTADO O PROJETO TRAVESSIA NA ESCOLA MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO DE VILA BARRA DO CHATA._x000D_
 </t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARA CONVALIDAR OS REQUERIMENTOS DE SUA AUTORIA DO EXERCÍCIO DE 2013 EM DESTAQUE O REQUERIMENTO Nº 066/2013._x000D_
 </t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/869/3.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/869/3.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO DE LEI PARA QUE SEJA FEITA DOAÇÃO DE UM TERRENO PARA A CONSTRUÇÃO E INSTALAÇÃO DA AGENCIA DA PREVIDÊNCIA SOCIAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/868/4.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/868/4.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO DE INFORMAÇÃO: QUAIS MEDICAMENTOS ESTÃO SENDO CONSTANTEMENTE DISPONÍVEIS NOS POSTOS DE SAÚDE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/867/5.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/867/5.pdf</t>
   </si>
   <si>
     <t>REITERA OS REQUERIMENTOS DE SUA AUTORIA REFERENTES AO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/866/6.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/866/6.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/865/7.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/865/7.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/864/8.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/864/8.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/863/9.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/863/9.pdf</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/862/10.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/862/10.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/860/11.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/860/11.pdf</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/861/12.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/861/12.pdf</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/859/requerimento_n_013-2014.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/859/requerimento_n_013-2014.pdf</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA EM REGIME DE URGÊNCIA QUE SEJA ATENDIDO O REQUERIMENTO Nº 061/2013 QUE TRATA DA CONSTRUÇÃO DE CALÇAMENTO DA RUA DR. HERMÓGENES VIEIRA._x000D_
 </t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A IMPLANTAÇÃO DE UM PROGRAMA SOPÃO PERMANENTE._x000D_
 </t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA EFETUADO UM PROJETO DE ABASTECIMENTO DE ÁGUA TRATADA PARA AS COMUNIDADES DOS SÍTIOS DE PÉ-DE-SERRA DOS MENDES, QUEIMADA DO PEREIRA, LAGOA DA LUIZ, RECIFE NOVO, MARIA PRETA E AS ADJACÊNCIAS NÃO SOLICITADAS._x000D_
 </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A IMPLANTAÇÃO DE UM PROGRAMA DE PROTEÇÃO E DEFESA DO CONSUMIDOR &amp;#8211; PROCON._x000D_
 </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FORMULA PEDIDO DE INFORMAÇÃO: CÓPIAS DOS EMPENHOS DE PAGAMENTOS DOS SERVIDORES CONTRATADO DE TODAS AS SECRETÁRIAS DO MUNICÍPIO DE AGRESTINA REFERENTE AO MÊS DE DEZEMBRO E 13º SALÁRIO DO EXERCÍCIO DE 2013._x000D_
 </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA DISPENSADOS OS PARECERES  DAS COMISSÕES TÉCNICAS DESTA CASA NOS PROJETOS  DE LEIS Nº 001 E 002 /2014 ORIUNDOS DO PODER EXECUTIVO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/852/20.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/852/20.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO THIAGO LUCENA NUNES QUE SEJA ENVIADO UM PROJETO DE LEI VISANDO REGULAMENTAR O DESCARTE DE MEDICAMENTOS  VENCIDOS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A IMPLANTAÇÃO DO PROGRAMA SOPA AMIGA._x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AQUISIÇÃO DE BOMBAS D&amp;#8217;ÁGUA PARA RETIRAR ÁGUAS DOS RIOS PARA O ABASTECIMENTO DOS BARREIROS. _x000D_
 </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA DISPONIBILIZADO UMA PATRULHA DE BAIRRO PARA O MUNICÍPIO DE AGRESTINA._x000D_
 </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA DA QUADRA MUNICIPAL ERALDO CAVALCANTE VALENÇA, LOCALIZADA NA VILA DE SANTA TEREZA MUNICÍPIO DE AGRESTINA. _x000D_
 </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR UMA PRAÇA NA ÁREA VERDE EXISTENTE NO LOTEAMENTO ZUZÚ DESTE CIDADE. </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA A EXMA. SRA. SECRETÁRIA DE EDUCAÇÃO DESTE MUNICÍPIO JOELMA DO NASCIMENTO LEITE PARA APRESENTAR INFORMAÇÕES SOBRE SEU TRABALHO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADA A ILUMINAÇÃO INEXISTENTE EM ALGUNS POSTES DA RUA JOSÉ HERMES DE BARROS, E RECUPERAÇÃO DAS ESTRADAS VICINAIS: SERRA DO JARDIM A BARRA DO JARDIM, SITIO SERRA DO JARDIM A TERRA VERMELHA, VARIANTE A CAPIVARA E CACHOEIRA, SITIO CURRAL VELHO A PÉ DE SERRA, SITIO SAQUINHO A ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/796/28.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/796/28.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS E CONGRATULAÇÕES AO EXMO. SR. THIAGO LUCENA NUNES PREFEITO DESTE MUNICÍPIO E EXMO. SR. JOSENILDO SANTOS SECRETÁRIO DE CULTURA, TURISMO E JUVENTUDE DESTE MUNICÍPIO PELO TRABALHO DESEMPENHADO NA FESTA DE NOSSA SENHORA DO DESTERRO.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/795/29.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/795/29.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO DE INFORMAÇÃO: O VALOR GASTO E ARRECADADO PELO MUNICÍPIO NA 92º FESTA DE NOSSA SENHORA DO DESTERRO DESTA CIDADE REALIZADA DE 31/01/2013 Á 02/02/2014.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/794/30.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/794/30.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO DE INFORMAÇÃO: QUAL LEI REGULAMENTA OS LOTEAMENTOS NOVOS DE AGRESTINA E O QUE PRECISA SER FEITO ATRAVÉS DOS PROPRIETÁRIOS PARA A LIBERAÇÃO DOS REFERIDOS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/793/31.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/793/31.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. JUCINEIA DE VASCONCELOS SANTANA, E DO SR. JOÃO GALDINO DE SANTANA.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE LEVAM DO SITIO CAPIVARA AO SITIO SAQUINHO, E DO SITIO CAPIVARA AO SITIO SEBASTIÃO MONTEIRO.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/791/33.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/791/33.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CRIADO UMA OUVIDORIA MUNICIPAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/790/34.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/790/34.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO, INSTALAÇÃO  E FUNCIONAMENTO DE UM POSTO DE SAÙDE NA LOCALIDADE DO SITIO SAQUINHO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/789/35.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/789/35.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPENSADOS OS PARECERES  DAS COMISSÕES TÉCNICAS DESTA CASA NO PROJETO  DE LEI Nº 003/2014, QUE DISPÕE SOBRE A PERMISSÃO DE USO DE BEM IMÓVEL PÚBLICO COM SERVIÇO SOCIAL DA INDÚSTRIA - DEPARTAMENTO REGIONAL DE PERNAMBUCO- SESI, ORIUNDO DO PODER EXECUTIVO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E A COBERTURA DA QUADRA SITUADA NO NÚCLEO DA CRIANÇA E DO ADOLESCENTE (PETI).</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/787/37.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/787/37.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E REVITALIZAÇÃO DA PRAÇA EXISTENTE NO CONJUNTO HABITACIONAL DENOMINADO DE JOSÉ GUILHERME DE AZEVEDO LIRA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/786/38.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/786/38.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO DE LEI QUE DISPONHA DE UM INCENTIVO DE AJUDA DE CUSTO PARA OS MÉDICOS DE OUTROS PAÍSES QUE ESTÃO CONTRATADOS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/785/39.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/785/39.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA AO LADO DA QUADRA DE ESPORTES IZIDIO MARQUES GALVÃO LOCALIZADA NO LOTEAMENTO IPIRANGA.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/784/40.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/784/40.pdf</t>
   </si>
   <si>
     <t>COLOCAR LUMINÁRIAS E LAMPADAS NO POSTES T059170 E T059171 NA RUA JOSÉ HERMES DE BARROS E COLOCAR LÂMPADA NO POSTE C017691, E FAZER CONSTRUÇÃO DO ESGOTO NA RUA JOSÉ HERMES DE BARROS, NO BAIRRO ZEZINHO MACIEL.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/783/41.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/783/41.pdf</t>
   </si>
   <si>
     <t>SOLICITA CASA DE APOIO NA CAPITAL PERNAMBUCANA COM OBJETIVO DE ACOMODAR PESSOAS DOENTES E ACOMPANHANTES QUE SE DESLOCAM DESTA CIDADE EM VEÍCULOS PERTENCENTES AO MUNICÍPIO PARA OS HOSPITAIS A SERVIÇO MÉDICO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A CONSTRUÇÃO DE CALÇAMENTO NA VILA ÁGUA BRANCA NO MUNICÍPIO DE AGRESTINA, BEM COMO DISPONIBILIZAR PARA A REFERIDA VILA UMA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/781/43.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/781/43.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAR NOS PSF'S DA ZONA RURAL DE AGRESTINA, A COLETA DE SANGUE NOS PACIENTES QUE NECESSITAM DO REFERIDO EXAME E DISPONIBILIZAR AO MESMO TEMPO 02 MOTOS PARA FAZEREM O TRANSPORTE EM TEMPO HÁBIL DOS EXAMES DE SANGUE COLHIDOS DOS PACIENTES, EVITANDO ASSIM O DESLOCAMENTO DOS MESMOS DA ZONA RURAL PARA A CIDADE.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/762/44.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/762/44.pdf</t>
   </si>
   <si>
     <t>VOTOS DE APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. NINO CANTADOR PELO EXCELENTE TRABALHO DESEMPENHADO A FRENTE DO STRA.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/761/45.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/761/45.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE CALÇAMENTO DA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/760/46.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/760/46.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO  DA TRAVESSA DOM LUIZ DE BRITO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/759/requerimento_n_047-2014.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/759/requerimento_n_047-2014.pdf</t>
   </si>
   <si>
     <t>COLOCAR FAIXAS DE PEDESTRES NAS PROXIMIDADES DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/758/48.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/758/48.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA PASSARELA DE PEDESTRES NAS PROXIMIDADES DE TERMINAL RODOVIÁRIO, BEM COMO LOMBADAS ELETRÔNICAS E FÍSICAS NA BR 104.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/757/49.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/757/49.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO DE LEI PARA ALTERAÇÃO DA LEI 1.183 QUE CRIA RPPS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/756/50.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/756/50.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPENSADOS OS PARECERES  DAS COMISSÕES TÉCNICAS DESTA CASA NO PROJETO  DE LEI Nº 006 /2014 ORIUNDO DO EXMO. SR. VEREADOR MARCIANO LOPES DOS SANTOS NETO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/755/51.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/755/51.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO TURÍSTICO PARA QUE SEJA INCLUÍDO NO ROTEIRO DA TURÍSTICO DO ESTADO E, FACE DA COPA DO MUNDO QUE ACONTECERA NO MÊS DE JUNHO/JULHO DE 2014.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/754/52.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/754/52.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA VICINAL E FAZER CONSTRUÇÃO DE UMA PASSAGEM MOLHADA SITUADA NO SITIO SAQUINHO.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/753/53.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/753/53.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAR A CASA Nº 11, LOCALIZADA NA RUA JOSÉ QUIXABEIRA QUE FAZ ESQUINA COM A RUA LUCAS MANOEL LEITE.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/752/54.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/752/54.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO DA RUA JOELSON DE SOUZA MENDES.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/751/55.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/751/55.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO DE INFORMAÇÃO: QUAL O VALOR GASTO PELO MUNICÍPIO NA TERRAPLANAGEM DA EUROFLEX.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/750/56.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/750/56.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO DA ENTRADA DA VILA DE ÁGUA BRANCA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. PEDRO MIGUEL NUNES.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOSÉ CAETANO DE OLIVEIRA (CONHECIDO COMO ZEZINHO CAETANO).</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO DE INFORMAÇÃO: QUAL O TOTAL DE CARROS QUE ATUALMENTE PRESTAM SERVIÇOS AO MUNICÍPIO DE AGRESTINA NO ÂMBITO DE TODAS AS SECRETARIAS.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CHAFARIZ PÚBLICO LOCALIZADO NO SÍTIO SAQUINHO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA PRAÇA DE PRÁTICA ESPORTIVA NA RUA MARECHAL RONDON AO LADO DO FÓRUM LOCAL. </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESLOCAMENTO DE POSTE DE ENERGIA ELÉTRICA LOCALIZADOS NA RUA SANTOS DUMONT, NO BAIRRO IPIRANGA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR EM ÁREA AFASTADA DO CENTRO DA CIDADE NUM ESPAÇO ESTRUTURADO PARA QUE FUNCIONE UM CURRAL DE GADO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DA ILUMINAÇÃO DO SITIO VARIANTE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Valéria Inês do Nascimento, Ivan Bulhões Araújo de Andrade, José Edison da Silva (Éder), Severino José Romão, Sheila Maria Dionizio Marinho</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E COBERTURA DA QUADRA DE ESPORTES DA     ESCOLA ESTADUAL PROFESSOR JOSÉ CONSTANTINO.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SEMÁFOROS, FAIXAS DE PEDESTRES E LOMBADAS NAS PRINCIPAIS VIAS URBANAS DE NOSSA CIDADE EM ESPECIAL NO CRUZAMENTO DA MATRIZ DA IGREJA CATÓLICA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO EM COMPLEMENTO DO CENTRO DA VILA DE BARRA DO CHATA ATÉ A ESCOLA MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO E A CONSTRUÇÃO DO CALÇAMENTO DA TRAVESSA PADRE CÍCERO DA REFERIDA VILA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DO CALÇAMENTO DA RUA JOAQUIM CHAGAS DE ARRUDA. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE APRESENTAÇÃO DE PROJETO DE PAVIMENTAÇÃO  VISANDO EXTENSÃO DA RUA DOM LUIZ DE BRITO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECONSTRUIR O ABRIGO DE PASSAGEIROS ANTES EXISTENTES NAS MARGENS DA BR-104 QUE DÁ ACESSO AO SITIO MARIA PRETA E ADJACÊNCIAS. </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPENSADOS OS PARECERES  DAS COMISSÕES TÉCNICAS DESTA CASA NOS PROJETOS  DE LEIS Nº 006 E 007 /2014. ORIUNDOS DO PODER EXECUTIVO DESTA CIDADE.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INCLUÍDA NO ORÇAMENTO DO ESTADO UMA EMENDA PARLAMENTAR, PARA CONTEMPLAR O MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PIÇARRADA A ESTRADA VICINAL QUE COMEÇA NA BR 104 LIGANDO O POVOADO DE BARRA DO CHATA À CRUZ DE ÁGUA BRANCA, DE ÁGUA BRANCA AO SÍTIO SAQUINHO, AMBOS DO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DA PONTE QUE DÁ ACESSO AO SÍTIO MARIA PRETA AO GRUPO ESCOLAR MARIA ESTELA DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO DE INFORMAÇÃO: AO CONSELHO TUTELAR DA CRIANÇA E DO ADOLESCENTE DESTE MUNICÍPIO,  EM VIRTUDE DO OFÍCIO DE Nº 050/2014.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR UM PROJETO DE LEI PARA QUE SEJA DISPENSADO A TAXA DE ILUMINAÇÃO PÚBLICA DOS MORADORES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO A SECRETÁRIA DE ASSISTÊNCIA SOCIAL, CÓPIA DO OFÍCIO Nº 071/2014, ORIUNDO DO CONSELHO TUTELAR DE AGRESTINA, ATRAVÉS DO REQUERIMENTO Nº 075/2014 DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PISTA COM CIRCUITO DE SKATE.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO EM COMPLEMENTO O DA RUA RUFINO CARDOSO, COM TERMINO NA RUA MARIANO DEODATO DA SILVA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. ELIAS LOURENÇO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO DE LEI PARA ALTERAÇÃO E REVOGAÇÃO DA LEI 1.094 QUE CRIA O PROGRAMA MUNICIPAL DE ATENDIMENTO A PESSOAS CARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM WILLEHELM FAGNER SILVA LIMA.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Marcos da Previdência, Edinho de Santa Teresa, Gordo de Zelito, Marciano Lopes dos Santos Neto (Marciano Filho), Paulo Sargento, Zito da Barra</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADA PLACAS DE ADVERTÊNCIAS SOBRE ANIMAIS NA PISTA ENTRES OS KM 84,86 E 88 E KM 85,87 E 89 NA BR-104,  NO MUNICÍPIO DE  AGRESTINA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TERRAPLANAGEM DAS RUAS LOCALIZADAS NO LOTEAMENTO ALFREDÃO, ENTRE AS MARGENS DA BR-104 COM A PE 149, ACESSO AO MUNICÍPIO DE ALTINHO.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO EX-GOVERNADOR DO ESTADO DE PERNAMBUCO O SR. EDUARDO HENRIQUE ACCIOLY CAMPOS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CONSTAR AO ORÇAMENTO DO MUNICÍPIO DOTAÇÕES ESPECÍFICAS PARA ATENDER PROJETOS DE INCENTIVO AO ESPORTE, VISANDO ATENDER TODA A JUVENTUDE, BEM COMO INCENTIVO A PARTICIPAÇÃO, COM MEDIDAS SOCIOEDUCATIVAS, PARA AFASTAR ESTES JOVENS DA VIOLÊNCIA E DAS DROGAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPENSADOS OS PARECERES DAS COMISSÕES TÉCNICAS DESTA CASA NO PROJETO DE LEI Nº 009/2014, ORIUNDO DE MENSAGEM DO CHEFE DO PODER EXECUTIVO DESTA CIDADE.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/720/88.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/720/88.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EFETUADA O ACABAMENTO DO MURO DO CEMITÉRIO DA VILA BARRA DO CHATA, MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NAS RUAS MARCIANO LOPES E  FLORIANO PEIXOTO, BEM COMO DEMAIS RUAS QUE SE FIZEREM NECESSÁRIO.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA PEDIDO DE INFORMAÇÃO: INFORMAR A ESTE PODER LEGISLATIVO A QUANTIDADE E NOMES DOS ESTAGIÁRIOS QUE PRESTAM SERVIÇOS AO MUNICÍPIO DE AGRESTINA; INFORMAR QUANTOS VOLUNTARIADOS EXISTEM NO MUNICÍPIO, SEUS RESPECTIVOS NOMES E QUAIS OS VALORES PAGOS A CADA UM.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS NAS MEDIAÇÕES DA ENTRADA DA MADEREIRA DE MARCOS DE MANOEL DE ELIAS, AS MARGENS DA BR-104, DESTA CIDADE.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVALIDA AS PORTARIAS Nº 011, 012, 013, 014, 015, 016, 017, 022, 023/2013 ATINENTES AO QUE CONCERNE O DISCIPLINAMENTO E BOM FUNCIONAMENTO DOS TRABALHOS LEGISLATIVOS.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A COMISSÃO PERMANENTE DE LICITAÇÃO PARA O PERÍODO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERA O SR. JEIMESON PEDRO DA SILVA DO CARGO COMISSIONADO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS NÃO GOZADAS REFERENTE AO PERÍODO AQUISITIVO DE 2013 A 2014 A SERVIDORA MARIA JOSÉ MARTINS BEZERRA SANTOS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE FÉRIAS REGULARES REFERENTE AO PERÍODO AQUISITIVO DE 2013 A 2014 A SERVIDORA SUÉLENE CARLOS DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES REFERENTES AO PERÍODO AQUISITIVO DE 2013 A 2014 A SERVIDOR JOSÉ VALTER BARBOSA DA SILVA.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERA O SR. CÁSSIO DOUGLAS DA SILVA LIMA DO CARGO COMISSIONADO DE COORDENADOR DO SISTEMA DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERA A SRA. KATALINE LEITE CAETANO DO CARGO COMISSIONADO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SRA. KATALINE LEITE CAETANO PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE COORDENADOR DO SISTEMA DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SRA. MIKAELLY STHEFANNY SILVA PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A SERVIDORA MIKAELLY STHEFANNY SILVA GRATIFICAÇÃO POR PRESTAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA SEM EFEITO A PORTARIA Nº 007/2014, QUE CONCEDEU FÉRIAS NO PERÍODO DE 01 A 30 DE ABRIL DE 2014 AO SERVIDOR JOSÉ VALTER BARBOSA DA SILVA.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE 01 MÊS DE LICENÇA PRÊMIO A SERVIDORA SUÉLENE CARLOS DA SILVA.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA VEREADORES PARA COMPOR A COMISSÃO ESPECIAL A FIM DE COMPROVAR O REAL VALOR CALCULADO SOBRE O IPTU DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI MEMBRO DA COMISSÃO ESPECIAL DE VEREADORES INSTITUÍDA PELA PORTARIA Nº 015/2014.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/3497/portaria_17-2014.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/3497/portaria_17-2014.pdf</t>
   </si>
   <si>
     <t>Define as atribuições dos cargos efetivos e comissionados constantes no ANEXO I, letras A e B da Lei Municipal n° 1.233/2014, de 25 de setembro de 2014.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA SERVIDOR PARA REPRESENTAR A UNIDADE GESTORA NO SISTEMA DE PROCESSO ELETRÔNICO DO TCE-PE (E-TCE)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2176,67 +2176,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/869/3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/868/4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/867/5.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/866/6.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/865/7.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/864/8.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/863/9.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/862/10.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/860/11.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/861/12.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/859/requerimento_n_013-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/852/20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/796/28.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/795/29.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/794/30.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/793/31.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/791/33.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/790/34.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/789/35.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/787/37.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/786/38.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/785/39.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/784/40.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/783/41.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/781/43.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/762/44.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/761/45.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/760/46.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/759/requerimento_n_047-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/758/48.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/757/49.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/756/50.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/755/51.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/754/52.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/753/53.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/752/54.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/751/55.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/750/56.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/720/88.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/3497/portaria_17-2014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/869/3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/868/4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/867/5.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/866/6.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/865/7.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/864/8.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/863/9.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/862/10.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/860/11.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/861/12.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/859/requerimento_n_013-2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/852/20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/796/28.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/795/29.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/794/30.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/793/31.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/791/33.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/790/34.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/789/35.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/787/37.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/786/38.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/785/39.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/784/40.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/783/41.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/781/43.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/762/44.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/761/45.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/760/46.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/759/requerimento_n_047-2014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/758/48.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/757/49.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/756/50.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/755/51.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/754/52.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/753/53.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/752/54.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/751/55.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/750/56.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/720/88.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2014/3497/portaria_17-2014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>