--- v0 (2025-12-18)
+++ v1 (2026-06-06)
@@ -51,3487 +51,3487 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 178, 179, 183, 270 E 277 DA LEI Nº 972, DE 27 DE DEZEMBRO DE 2002 E DPA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE AGRESTINA-PE, REVOGA INTEGRALMENTE AS LEI MUNICIPAIS Nº 972/2002, Nº 989/2003 E Nº 1.104/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>THIAGO LUCENA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À DISTRIBUIÇÃO DE PRÊMIOS AOS CONTRIBUINTES QUE RECOLHEREM INTEGRALMENTE O IPTU 2017 DENTRO DO EXERCÍCIO FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CAMPANHA DESTINADA A RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS, COM REDUÇÃO NA COBRANÇA, INCLUSIVE COM DISTRIBUIÇÃO DE PRÊMIOS, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS E CONCESSÃO DE REAJUSTE SALARIAL AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL PARA ADEQUAÇÃO AO PISO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL E DO QUADRO DE CARGOS EM COMISSÃO FIXADOS PELAS LEIS MUNICIPAIS Nº 1.215, 1.277, 1.284 E 1.306 E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O VALOR DO MENOR SALÁRIO BASE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE AGRESTINA E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 2º E REVOGA O PARÁGRAFO ÚNICO DO MESMO DISPOSTIVO DA LEI MUNICIPAL Nº 1.336/2017; ALTERA O INCISO I DO ARTIGO 8º E REVOGA O PARÁGRAFO ÚNICO DO MESMO DISPOSTIVO DA LEI MUNICIPAL Nº 1337 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA RECOMEÇO NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS PELO MUNICÍPIO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE AGRESTINA - RPPS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O PISO SALARIAL PROFISSIONAL NO MUNICÍPIO DE AGRESTINA PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. (PROGRAMA PRIMEIRA INFÂNCIA NO SUAS - CRIANÇA FELIZ)</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA ALIENAR, POR DOAÇÃO, IMÓVEL MUNICIPAL QUE ESPECIFICA PARA INSTALAÇÃO DE UMA ONG E DÁ OUTRAS PROVIDÊNCIAS.(ONG ASSOCIAÇÃO AMIGOS DA VIDA - SOVIDA)</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUAS (SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL) DO MUNICÍPIO DE AGRESTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO DE AGRESTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2018-2021. _x000D_
 </t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAGAMENTO DE ADICIONAL DE INSALUBRIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA ALIENAR, POR DOAÇÃO, IMÓVEL MUNICIPAL QUE ESPECIFICA PARA INSTALAÇÃO DE UMA ONG E DÁ OUTRAS PROVIDÊNCIAS.(CARUARU POLPAS LTDA - ME)</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Paulo Sargento</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENONIMA ARTÉRIA PÚBLICA (PRAÇA) MUNICIPAL SITUADA NO LOTEAMENTO IPIRANGA, NO PERÍMETRO URBANO DESTE MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS.(PRAÇA JOSÉ SIMPLÍCIO DA SILVA)</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>Mesa Diretoria (Biênio 2017-2018)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.313/2016, QUE DENOMINOU ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO IPIRANGA, NO PERÍMETRO URBANO DESTE MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>Givaldo Leite</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DA MENÇÃO DO NOME DO AUTOR DE PROJETO DE LEI QUE DESIGNA NOMES DE RUAS, BEM COMO DESIGNAÇÃO DE NOMES EM PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>Gordo de Zelito</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(LUÍZA ADÉLIA DA SILVA)</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>Severino José Romão</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.((FRANCISCO GOMES NETO - CONHECIDO POPULARMENTE POR SR. NETO)</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>Duda Gameleira</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(PEDRO FERREIRA DE ANDRADE - PEDRO GAMILEIRA)</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(MARIA DE LURDES ANDRADE)</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>Dario</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(EDENILDO COSME DA SILVA JÚNIOR)</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>João Leite</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(TEREZINHA SALVINA DA CONCEIÇÃO)</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>Marcos da Previdência</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(JOÃO MANUEL DA SILVA)_x000D_
 </t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>Sonaldo Serafim da Silva (Nal Gatão)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(JOÃO PAULO DA SILVA)_x000D_
 </t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>José Edison da Silva (Éder)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(BARNABÉ MAGNO PEREIRA)_x000D_
 </t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Edinho de Santa Teresa</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SÃO JOÃO, LOCALIZADO DEFRONTE A CHURRASCARIA O PANTANAL(CHURRASCARIA DE COCO), NAS PROXIMIDADES COM A CHURRASCARIA DE ABDIAS E ÀS MARGENS DA BR-104, ACESSO CARUARU, CUPIRA, PALMARES, CATENDE, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(JOSÉ JOÃO DA SILVA - SEU MOTA)_x000D_
 </t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SENHOR JESUS, LOCALIZADO NA BR-104 DESTE MUNICÍPIO, DESTINO AGRESTINA/CUPIRA (TERRENO DE LUQUINHA), PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS.(ROBERTO DIAS ALVES DA SILVA)</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>Givaldo Leite, Paulo Sargento, Sonaldo Serafim da Silva (Nal Gatão)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE, PERTENCENTE AO MUNICÍPIO, LOCALIZADA NO PERÍMETRO URBANO E DÁ OUTRAS PROVIDÊNCIAS.(UNIDADE BÁSICA DE SAÚDE PEDRO SOARES LEITE - PEDRO CARLOTA)</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE DE SAÚDE DA FAMÍLIA, LOCALIZADA NA VILA BARRA DO CHATA, 1º DISTRITO DESTE MUNICÍPIO (ZONA RURAL) E DÁ OUTRAS PROVIDÊNCIAS. (UNIDADE DE SAÚDE DA FAMÍLIA HEROTILDES CARNEIRO DO NASCIMENTO)</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA CENTRO EDUCACIONAL MUNICIPAL, PERTENCENTE AO MUNICÍPIO, LOCALIZADO NO PERÍMETRO URBANO E DÁ OUTRAS PROVIDÊNCIAS. (CENTRO EDUCACIONAL MUNICIPAL EX-PREFEITO OLÍMPIO PONTES BELO) </t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIAS PÚBLICAS SITUADAS NA VILA BARRA DO CHATA, ZONA RURAL DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. (RUA AMARACO JOÃO CABOCLO - AMARO CABOCO; RUA SEVERINO VERÍSSIMO BEZERRA - SEVERINO PÉZINHO; RUA ANTÔNIO FERREIRA SOBRINHO - ZÉ BENGUE; RUA CÂNDIDO PEDRO DE MOURA - CANDÚ) </t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ, QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA - CUPIRA - CATENDE, PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, PRÓXIMO À FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS. (RUA EUCLIDES ANTÔNIO DA SILVA) </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ, QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA - CUPIRA - CATENDE, PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, PRÓXIMO À FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS. (RUA GERALDO ROMANO DA LUZ - GERALDO DE ANGINHA) </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO LOTEAMENTO SANTO ANDRÉ, QUE FICA LOCALIZADO NO ENTRONCAMENTO DO TREVO (VICE E VERSA) AGRESTINA - CUPIRA - CATENDE, PERÍMETRO URBANO DA CIDADE DE AGRESTINA, ESTADO DE PERNAMBUCO, PRÓXIMO À FÁBRICA DE ROUPAS E DÁ OUTRAS PROVIDÊNCIAS. (RUA EGUINALDO SEVERINO DA SILVA) </t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA ARTÉRIA PÚBLICA SITUADA NO SÍTIO ÁGUA BRANCA, ZONA RURAL DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. (JOSIVAN PEDRO DA SILVA - CONHECIDO POPULARMENTE POR SARUÊ) </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE AGRESTINA, ESTADO DE PERNAMBUCO, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL DE AGRESTINA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO TRÁGICO FALECIMENTO DO SR. ADRIANO LUCENA OCORRIDO NO DIA 01 DE JANEIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COBERTURA DA QUADRA ESPORTIVA ANTÔNIO JOSPE ROMÃO, LOCALIZADA NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO CONJUNTA DO EXMO. SR. PREFEITO DESTE MUNICÍPIO E DEPARTAMENTO NACIOAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT PARA A INSTALAÇÃO DE LOMBADA ELETRÔNICA NA BR-104 DESTE MUNICÍPIO, NAS DIVISAS DOS MUNICÍPIOS DE CARUARU/AGRESTINA, MEDIAÇÕES DA SERRA DA QUITERIA E ENTRADA DE MARIA PRETA, BEM COMO A INSTALAÇÃO DE DOIS SEMÁFOROS SENDO UM NA ENTRADA DA CIDADE DE AGRESTINA, NAS MEDIAÇÕES DE ANTÔNIO DO BAR E SECRETARIA DE SAÚDE E OUTRO DEFRONTE AO POSTO DE GASOLINA REI DO AGRESTE.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DOS BARREIROS PÚBLICOS DA VILA BARRA DO CHATA, BEM COMO O BARREIRO PÚBLICO DA VILA ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO TRÁGICO FALECIMENTO DO SR. JOSEILDO ANTÔNIO DA SILVA OCORRIDO NO DIA 05 DE JANEIRO DO CORRENTO ANO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO SÍTIO SAQUINHO, BEM COMO NA VILA CRUZ DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AÇÃO CONJUNTA COM O DEPARTAMENTO DE ESTRADAS E RODAGENS DE PERNAMBUCO - DER/PE, DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES PARA VIABILIZAREM PROVIDÊNCIAS PARA DISPONIBILIZAR ILUMINAÇÃO NO TREVO NO MUNICÍPIO DE AGRESTINA, QUE DÁ ACESSO AOS MUNICÍPIOS DE ALTINHO, IBIRAJUBA, CUPIRA, CATENDE E DEMAIS LOCALIDADES.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DO GRUPO ESCOLAR EDMUR DE OLIVEIRA, LOCALIZADO NA COMUNIDADE DE GUARIBAS PARA A ASSOCIAÇÃO DOS AGRICULTORES DO SÍTIO GUARIBAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS SINALIZAÇÃO DE TRÂNSITO (HORIZONTAL E VERTICAL) NAS PRINCIPAIS VIAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE DE CRIAR SEÇÕES ELEITORAIS NAS COMUNIDADES RURAIS DE BARRA DO RIACHÃO, SÍTIO SAQUINHO, TENDO EM VISTA A FALTA DE TRANSPORTE PARA LOCOMOÇÃO DE PESSOAS QUE PRECISAM SE DESLOCAR.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS PARA PINTAR AS LOMBADAS DE TODAS AS RUAS DESTA CIDADE QUE FORAM ASFALTADAS RECENTEMENTE.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS PARA CERCA O BARREIRO LOCALIZADO NA VILA BARRA DO CHATA COM ARAME FARPADO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DO PRÉDIO ONDE FUNCIONAVA A ESCOLA MUNICIPAL DO SÍTIO CACHOEIRA PARA INSTALAÇÃO DE UM POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DA CRECHE MUNICIPAL LOCALIZADA NO SÍTIO RIACHO DO PEIXE.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO BARREIRO PÚBLICO LOCALIZADO NA VILA PÉ-DE-SERRA DOS MENDES.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA OS PARECERES DAS COMISSÕES TÉCNICAS DESTA CASA E SEU INTERSTÍCIO PARA APROVAÇÃO DOS PROJETOS DE LEI Nº 003, 004 E 005/2017, ORIUNDOS DE MENSAGENS DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR SALAS DE AULAS EM TEMPO INTEGRAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGILIZAR OS TRÂMITES E PROCESSOS LEGAIS PARA ABERTURA DE CONCURSO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZ APELO VEEMENTE AO ENGENHEIRO DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT, SR. BRUNO LESAN BITENCOURT, PARA VIABILIZAR PROVIDÊNCIAS NO SENTIDO DE EFETUAR A CONSTRUÇÃO DE UMA LOMBADA FÍSICA NA ENTRADA DA VILA SANTA TEREZA, ZONA RURAL DESTE MUNICÍPIO BR-104.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS EM CARÁTER EMERGENCIAL PARA QUE SE DÊ INÍCIO A RECUPERAÇÃO DA PASSAGEM MOLHADA QUE DÁ ACESSO AO SÍTIO TOCOS, ZONA RURAL DESTE MUNICÍPIO, EM VIRTUDE DOS PROBLEMAS ESTRUTURAIS;</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE EFETUAR A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NO TERRENO PÚBLICO EXISTENTE NAS MEDIAÇÕES DO ANTIGO MATADOURO PÚBLICO MUNICIPAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE EFETUAR A CONSTRUÇÃO DA 2ª ETAPA DO PARQUE AMBIENTAL JOÃO ALVES DA SILVA NETO, LOCALIZADO À RUA HEROTILDES CORDEIRO PIMENTEL NO LOTEAMENTO PEDRO DE ALCÂNTARA DESTA CIDADE.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS  NO SENTIDO DE EFETUAR A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL NA COMUNIDADE DA VILA DE BARRA DO JARDIM.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE EFETUAR A REFORMA DO AÇOUGUE PÚBLICO DA CIDADE.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO 24 HORAS, NAS MEDIAÇÕES DO PARQUE AMBIENTAL JOÃO ALVES DA SILVA NETO</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PERFURAÇÃO DE POÇOS ARTESIANOS, COM CONSTRUÇÃO DE RESERVATÓRIOS E INSTALAÇÃO DE BOMBAS DE SUCÇÃO, NAS COMUNIDADES DE CACHOEIRA, SAQUINHO, VÁRZEA DO CAPIM, EXU, SAPUCAIA DE BAIXO, SAPUCAIA DE CIMA, RIACHO DO PEIXE, BARRA DO RIACHO DO PEIXE, QUEIMADA DO PEREIRA E GUARIBAS.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCLUSÃO DA COBERTURA DO CANAL, SITUADO NO FINAL DA RUA PREFEITO PEDRO DE ALCÂNTARA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CARÁTER DE URGÊNCIA AO PROJETO DE LEI Nº 006/2017, QUE DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE AGRESTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESTAÇÃO DE TRATAMENTO COLETIVA NA VILA BARRA DO CHATA, TENDO EM VISTA QUE JÁ EXISTE O TERRENO ADEQUADO E DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE BRAÇOS COM LÂMPADAS, BEM COMO A INSTALAÇÃO DE LÂMPADAS NOS POSTES LOCALIZADOS NA VILA BARRA DO CHATA, MUNICÍPIO DE AGRESTINA, A SEGUIR ESPECIFICADOS:_x000D_
 _x000D_
 &amp;#8226;	INSTALAÇÃO DE BRAÇOS COM LÂMPADAS:_x000D_
 POSTE CELPE 10018 20 720 11 LUZ, LOCALIZADO NA TRAVESSA MANUEL FRANCISCO ENTRE AS RESIDÊNCIAS DOS SENHORES SEBASTIÃO SILVA DE ALMEIDA E GUILHERME DE ALMEIDA._x000D_
 POSTE SEM NUMERAÇÃO, LOCALIZADO NO BECO DO SENHOR JOSEILDO ANTÔNIO DA SILVA E PEDRO VERÍSSIMO BEZERRA, PRÓXIMO À RESIDÊNCIA DOS SENHORES COSMO B. FELICIANO E DAMIÃO B. FELICIANO._x000D_
 &amp;#8226;	INSTALAÇÃO DE LÂMPADAS:_x000D_
 1º POSTE Nº 10 93 75 E 2º POSTE Nº FC 23 10 93 757, LOCALIZADOS NA ESTRADA QUE LIGA BARRA DO CHATA A BR 104, PRÓXIMO ÀS RESIDÊNCIAS DOS SENHORES GESSÉ OLIVEIRA DA SILVA E ANTÔNIO OLIVEIRA DA SILVA._x000D_
 SOLICITO TAMBÉM PROVIDÊNCIAS ADMINISTRATIVAS PARA QUE SEJAM INSTALADOS POSTES COM BRAÇOS E LÂMPADAS NA PONTE QUE FICA LOCALIZADA NA ENTRADA DA VILA BARRA DO CHATA._x000D_
 </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TERRENO NA VILA BARRA DO CHATA, MUNICÍPIO DE AGRESTINA, COM O OBJETIVO DE AMPLIAR O CEMITÉRIO PÚBLICO JURANDIR GALDINO DA SILVA ALI EXISTENTE.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DAS RUAS DOM LUIZ DE BRITO E LIGAÇÃO COM A RUA DA SAUDADE, RUA SEBASTIÃO JOSÉ DOS SANTOS QUE LIGA A DOM LUIZ DE BRITO, RUAS ESTAS EM TORNO DO PSF 21 DE ABRIL, QUE SE ENCONTRA EM FASE DE CONCLUSÃO.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A LEGALIDADE DA APLICAÇÃO DOS ADICIONAIS DE PERICULOSIDADE E INSALUBRIDADE PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO DA RUA DO MULUGU, LOCALIZADA NA VILA PÉ-DE-SERRA DOS MENDES.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE INSTALAR UMA USINA DE ASFALTO NO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA SEMENTEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1265/38-17.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1265/38-17.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOSÉ PEREIRA SOBRINHO (ZUZA MOTA) OCORRIDO NO DIA 02 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA RUA DO POETA, LOCALIZADO AO LADO DA CRECHE VOVÓ MARIA (COHAB) ATÉ O CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A REFORMA DO CAMPO DE FUTEBOL LOCALIZADO NA VILA BARRA DO CHATA, ZONA RURAL DESTE MUNICÍPIO, TENDO EM VISTA QUE JÁ EXISTE O TERRENO PARA A DEVIDA REFORMA</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DO ATERRO DAS CABEÇAS DA PONTE DO RIO MENTIROSOS E A RECUPERAÇÃO DE SUA ESTRUTURA NA LOCALIDADE DO SÍTIO BARRA DO CHATA, NAS PROXIMIDADES DA FAZENDA LARANJEIRA</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CACIMBA DA JUREMA, LOCALIZADA DO SÍTIO UMBUZEIRO,ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE CONGRATULAÇÕES E APLAUSOS AO EXMO. SR. THIAGO LUCENA NUNES, PREFEITO DESTE MUNICÍPIO, PELO EXCELENTE TRABALHO DESEMPENHANDO NA REALIZAÇÃO DA TRADICIONAL FESTA DE NOSSA SENHORA DO DESTERRO.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM NAS ESTRADAS PERTENCENTES AO MUNICÍPIO DE AGRESTINA, NAS SEGUINTES LOCALIDADES: CRUZ DE ÁGUA BRANCA A BARRA DO CHATA, SÍTIO CAPIVARA A SÍTIO VARIANTE, SÍTIO ÁGUA BRANCA A BR 104, SÍTIO ÁGUA BRANCA A VILA CRUZ DE ÁGUA BRANCA, SÍTIO CAPIVARA A BR 104 NO OUTRO LADO DO RIO UNA, SÍTIO SAQUINHO A SÍTIO PEDRINHAS, SÍTIO UMBUZEIRO A BR 104, SÍTIO CACHOEIRA A SÍTIO VARIANTE, LAGOA DA VOLTA A SÍTIO CAPIVARA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA ILUMINAÇÃO TRADICIONAL, POR ILUMINAÇÃO LED DAS SEGUINTES ARTÉRIAS: RUA CLEMENTINO FERREIRA DE ANDRADE, RUA CÔNEGO JÚLIO CABRAL, RUA CAPITÃO MANOEL MATULINO, RUA CORONEL MANOEL ALVES, RUA DOUTOR NESTOR VAREJÃO, RUA FLORIANO PEIXOTO, RUA HELENO BATISTA, RUA JOÃO DE DEUS, RUÃO JOÃO GUILHERME, RUA MARCIANO LOPES,  RUA MARECHAL DEODORO, RUA MATEUS DE CASTRO LINO, RUA PREFEITO SEBASTIÃO GRANDE, RUA 04 DE OUTUBRO, AVENIDA SEVERINO PIMENTEL MAGALHÃES, RUA 13 DE MAIO, AVENIDA DR. GENIVAL DE VASCONCELOS E AVENIDA IDALINO HENRIQUE RIBEIRO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>José Pedro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECERES AO PROJETO DE LEI Nº 008/2017, ORIUNDO DO CHEFE DO PODER EXECUTIVO QUE TRATA SOBRE A CRIAÇÃO DO PROGRAMA RECOMEÇO NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Dario, Duda Gameleira, Edinho de Santa Teresa, Givaldo Leite, Gordo de Zelito, João Leite, José Edison da Silva (Éder), Marcos da Previdência, Paulo Sargento, Severino José Romão, Sonaldo Serafim da Silva (Nal Gatão)</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APELO AOS SENADORES E DEPUTADOS FEDERAIS NO SENTIDO DE SE POSICIONAR CONTRARIAMENTE AO PROJETO DE REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO E REPÚDIO À PROPOSTA DE EMENDA CONSTITUCIONAL- PEC 287/2016, QUE TRATA DA REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR PELO TRÁGICO FALECIMENTO DO SR. ROBERTO DIAS ALVES DA SILVA, OCORRIDO NO DIA 29 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR PELO TRÁGICO FALECIMENTO DO SR. MARCOS FLORÊNCIO SILVA, OCORRIDO NO DIA 10 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO RIO MENTIROSOS QUE CORTA A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APOIO POLÍTICO AOS SENADORES E DEPUTADOS FEDERAIS NO SENTIDO DE VOTAREM CONTRA O PROJETO DE REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO PSF EDILEUZA DE SOUZA RIBEIRO, LOCALIZADO NO SÍTIO QUEIMADA DO PEREIRA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DA REDE DE ÁGUA ENCANADA PARA A TRAVESSA MANOEL JUVÊNCIO, LOCALIZADA NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA ENTRADA DA VILA BARRA DO JARDIM.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA EMERGENCIAL EM TODAS AS PASSAGENS MOLHADAS E BUEIRAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ESCAVAÇÃO DE NOVOS BARREIROS PARA A COMUNIDADE DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇAMENTO NA VILA VARIANTE.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA PONTE DA LOCALIDADE NO SÍTIO AZEVÉM.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E RECUPERAÇÃO DA BARRAGEM DE SERRA DO JARDIM.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CALÇAMENTO E SANEAMENTO DAS RUAS JOÃO LUGO E FRANCISCO AMÂNCIO.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO DE LEI VISANDO DOAÇÃO DE ÁREA PÚBLICA À DIOCESE DE CARUARU.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADA FAIXA DE PROIBIÇÃO DE ESTACIONAMENTO DE VEÍCULOS EM FRENTE A TODAS AS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NA VILA BARRA DO JARDIM.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA LOCALIZADOS NO SÍTIOS VARIANTE E BARRA DO RIACHÃO DO LÉ.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA EXISTENTES NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PROGRAMA TERRA PRONTA(ARAÇÃO DE TERRA) AO EXMO. SR. GOVERNADOR DO ESTADO DE PERNAMBUCO E A DOAÇÃO DE SEMENTES AOS PEQUENOS AGRICULTORES.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA LAURA ALVES RIBEIRO, LOCALIZADA NO LOTEAMENTO IPIRANGA.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM MURO COM A FINALIDADE DE SEPARAR A QUADRA DA ESCOLA NOSSA SENHORA DA CONCEIÇÃO, LOCALIZADA NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A EXTENSÃO DA REDE DE ÁGUA ENCANADA NA VILA SANTA TEREZA ATÉ A VILA DA IGREJINHA QUE FICA LOCALIZADA NUMA DISTÂNCIA DE MAIS OU MENOS UM QUILÔMETRO DA REFERIDA VILA, COMO TAMBÉM SEJA FEITA A DEVIDA EXTENSÃO NO SÍTIO SAQUINHO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA E REQUALIFICAÇÃO DA PRAÇA EXISTENTE NO CONJUNTO HABITACIONAL JOSÉ GUILHERME DE AZEVEDO LIRA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TOMADA DE PROVIDÊNCIA EM RELAÇÃO ÀS MOTOCICLETAS QUE PASSAM EM ALTA VELOCIDADE E COM O CANO DE ESCAPE FAZENDO UM BARULHO ENORME DE DIA A NOITE INCOMODANDO OS MORADORES.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA DO IPIRANGA.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DO SINAL DE TELEFONIA DA OPERADORA TIM NA VILA PÉ-DE-SERRA DOS MENDES, SÍTIO FURNAS E RIACHO DO GADO, EXTENSIVO AS DEMAIS LOCALIDADES DO MUNICÍPIO QUE NÃO OBTÉM SINAL.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA E REQUALIFICAÇÃO DA PRAÇA ALZIRA ALVES RIBEIRO, LOCALIZADA EM FRENTE AO HOSPITAL AMÉLIA GUEIROS LEITE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO PARA A RUA JOSÉ BENTO SILVA.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA VICINAL ENTRE O SÍTIO FLEXEIRAS ATÉ A RESIDÊNCIA DE SOCORRO DE ZÉ PATRÍCIO.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE ESGOTOS SANITÁRIOS DOS IMÓVEIS ENTRE O CEMITÉRIO ATÉ A VIA VICINAL PRÓXIMO A CASA DE DONA LUZE.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA PARA O SÍTIO UMBUZEIRO.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE ANTENAS DIRETIVAS INDIVIDUAIS NOS POSTOS DE SAÚDE DO MUNICÍPIO, COM A FINALIDADE DE RECEBER O SINAL DE TRANSMISSÃO DE CELULAR.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CERCAR OS BARREIROS LOCALIZADOS NA VILA ÁGUA BRANCA E DO SÍTIO SAQUINHO. </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O CALÇAMENTO DAS 2 RUAS EXISTENTES NA VILA BARRA DO RIACHÃO.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA E AMPLIAÇÃO DO CEMITÉRIO PÚBLICO JOÃO GOMES DE LIRA, LOCALIZADO NA VILA PÉ-DE-SERRA DOS MENDES.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA PONTE LOCALIZADA NO SÍTIO RIACHO DO PEIXE.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REQUALIFICAÇÃO DOS CANTEIROS DAS RUAS DR. GENIVALDO DE VASCONCELOS, RUA CÔNEGO JÚLIO CABRAL E RUA PREFEITO SEBASTIÃO GRANDE.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCLUSÃO DO CANAL DA REDE DE ESGOTO QUE FICA LOCALIZADA NAS PROXIMIDADES DO PARQUE AMBIENTAL JOÃO ALVES DA SILVA NETO E ACADEMIA DA SAÚDE.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS PARA FAZER O ACESSO DA ENTRADA DA VILA BARRA DO CHATA, NA BR-104, KM 92, PRÓXIMO A VILA SANTA TEREZA.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DO CALÇAMENTO DA RUA MARCOS TELMO CAVALCANTE TENÓRIO, LOCALIZADA NO LOTEAMENTO PARQUE DAS ANDORINHAS E DA RUA CÍCERO VERÍSSIMO LOCALIZADA NO LOTEAMENTO PEDRO DE ALCÂNTARA.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PRÉDIO DO ANTIGO PETI SEJA TRANSFORMADO EM ESCOLA DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL NA COMUNIDADE DA VILA PÉ-DE-SERRA DOS MENDES.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. JOSEFA JOSELMA PEREIRA OCORRIDO NO DIA 29 DE ABRIL DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CARRO DE COLETA DE LIXO PASSE NA LOCALIDADE DE LAGOA DA VOLTA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA PRAÇA NA VILA SANTA TEREZA PARA ATENDER AS NECESSIDADES SOCIOEDUCATIVAS E ESPORTIVAS DAS CRIANÇAS QUE ALI RESIDEM.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO IMÓVEL EXISTENTE NA ESTRADA DE MARIA PRETA QUE SERVE DE PONTO DE APOIO PARA MOTOTAXISTAS E GUARDAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA ESCOLA MUNICIPAL FLORIANO PEIXOTO, LOCALIZADA NO SÍTIO QUEIMADA DO PEREIRA.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPOSIÇÃO DO CALÇAMENTO DA VILA CRUZ DE ÁGUA BRANCA, BEM COMO EFETUAR O CALÇAMENTO DAS DEMAIS RUAS NÃO CALÇADAS.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PARCERIA ENTRE A PREFEITURA E SOCIEDADE PARA CRIAÇÃO DE UMA ÁREA DE APOIO PARA RECOLHIMENTO DE ANIMAIS QUE ENCONTRAM-SE ABANDONADOS NAS VIAS PÚBLICAS E BR-104.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UM POLO CULTURAL QUE INCENTIVE A CULTURA LOCAL E REGIONAL COM GERAÇÃO DE RENDA.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE CALÇAMENTO E SANEAMENTO DAS RUAS QUITÉRIA CAVALCANTE VASCONCELOS E RUA AMARO FRANCISCO DOS SANTOS, AMBAS LOCALIZADAS NO LOTEAMENTO MIGUEL ARRAES, NAS PROXIMIDADES DA COHAB.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. COSMO LOURENÇO DA SILVA, OCORRIDO NO DIA 27 DE ABRIL DO ANO EM CURSO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. ANTÔNIO GOMES DE LIRA, OCORRIDO NO DIA 02 DE ABRIL DO ANO EM CURSO.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE CALÇAMENTO NA TRAVESSA LAURA ALVES RIBEIRO, LOCALIZADA POR TRÁS DA QUADRA ESPORTIVA IZÍDIO MARQUES GALVÃO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE(LOMBADA) NA RUA MARCIONILA MARIA DOS SANTOS, LOCALIZADA NO LOTEAMENTO IPIRANGA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DOAÇÃO DE UM TERRENO PERTENCENTE AO MUNICÍPIO DE AGRESTINA, LOCALIZADO NA VILA CRUZ DE ÁGUA BRANCA, MEDINDO 1,8 HECTARES PARA A ASSOCIAÇÃO DOS MORADORES DO OLHO D'ÁGUA SECO DISTRITO CRUZ DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR JUNTO AO ÓRGÃO JURÍDICO MUNICIPAL COM O OBJETIVO DE ELABORAR UM PROJETO DE LEI COMPLEMENTAR, PARA QUE SEJA ALTERADA A LEI MUNICIPAL Nº 1.183 DE 27 DE JUNHO DE 2013, ACRESCENTANDO A MESMA UM ARTIGO EM QUE DETERMINE QUE AS CERTIDÕES DE TEMPO DE CONTRIBUIÇÃO SEJAM AVERBADAS AUTOMATICAMENTE, DESSA FORAM NÃO CARECENDO DE CTC EMITIDA PELO INSS._x000D_
 </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A COLOCAÇÃO DE PLACAS DE ADVERTÊNCIAS (ANIMAIS NA PISTA) NA EXTENSÃO DA BR &amp;#8211; 104, CONFORME LOCAIS ABAIXO INDICADOS. REQUER A COLOCAÇÃO DE PLACAS DE ADVERTÊNCIAS DE ANIMAIS NA PISTA NOS SEGUINTES TRECHOS: KM 82/83 &amp;#8211; IMEDIAÇÕES DO SITIO RIACHO DO PEIXE. KM 84/85 &amp;#8211; IMEDIAÇÕES DO SITIO RIACHO DO PEIXE E SITIO PERNEIRAS. KM 86/87 &amp;#8211; IMEDIAÇÕES DO PERÍMETRO URBANO. KM 88/89 &amp;#8211; IMEDIAÇÕES DO PERÍMETRO URBANO. KM 90/91 &amp;#8211; IMEDIAÇÕES DO SITIO LAGOA DE SANTA TEREZA. _x000D_
 </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO 24 HORAS NOS PRINCIPAIS PONTOS DA VILA BARRA DO CHATA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE CALÇAMENTO NA TRAVESSA MANOEL JUVÊNCIO, LOCALIZADA NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCLUSÃO DO CALÇAMENTO RUA JOSÉ DE MORAES E CALÇAMENTO DA RUA GERMINA BEZERRA DOS SANTOS, LOCALIZADAS NO LOTEAMENTO IPIRANGA.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REQUALIFICAÇÃO DA PRAÇA PROFESSORA SEVERINA JOSEFA DA SILVA, LOCALIZADA NA VILA CRUZ DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FORMULA VOTOS DE APLAUSOS PELA COMEMORAÇÃO DO DIA DO ENFERMEIRO CONSAGRADO NO DIA 12 DE MAIO._x000D_
 </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO PARA A RUA JOAQUIM CHAGAS DE ARRUDA, LOCALIZADA NAS PROXIMIDADES DO FÓRUM DEPUTADO ELIAS LIBÂNIO.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CASA DE APOIO NA CAPITAL PERNAMBUCANA COM OBJETIVO DE ACOMODAR AS PESSOAS DOENTES E ACOMPANHANTES QUE SE DESLOCAM PARA ATENDIMENTO HOSPITALAR NA CAPITAL.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DO ABASTECIMENTO DE ÁGUA TRATADA PAR O SÍTIO BARRA DO RIACHÃO DO LÉ, ZONA RURAL DO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO 24 HORAS NAS VILAS DE CRUZ DE ÁGUA BRANCA, SANTA TEREZA E BARRA DO JARDIM.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA QUADRA ESPORTIVA DA ESCOLA JOÃO LOURENÇO, LOCALIZADA NA VILA PÉ-DE-SERRA DOS MENDES.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DA CENTRAL DE ABASTECIMENTO MUNICIPAL ESTINADA AO COMÉRCIO DE ATACADO E VAREJO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VERBAS PARA A REFORMA DO ESTÁDIO MUNICIPAL BENITÃO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR PELO FALECIMENTO DO SR. MATEUS ELOY SILVA, OCORRIDO NO DIA 09 DE MAIO DO CORRENTE ANO NA CIDADE DE CARUARU.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR PELO FALECIMENTO DO SR. LUIZ JOSÉ SILVA(CONHECIDO POPULARMENTE POR CÍCERO DO BAR), OCORRIDO NO DIA 13 DE MAIO DO CORRENTE ANO NA CIDADE DE CARUARU.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTEMPLAÇÃO DO PROGRAMA DE DISTRIBUIÇÃO DE GALINHAS CAIPIRAS PARA OS AGRICULTORES FAMILIARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTEMPLAÇÃO DO PROGRAMA DE PEIXAMENTO DO GOVERNO DO ESTADO, COM DISTRIBUIÇÃO DE ALEVINOS PARA OS AGRICULTORES FAMILIARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EFETUAR O COMPLEMENTO DO CALÇAMENTO DO CALÇAMENTO DA TRAVESSA DELFINO MENDES SOBRINHO, LOCALIZADA NO LOTEAMENTO IPIRANGA.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE(LOMBADA) NA RUA JOSÉ HELENO SIQUEIRA, LOCALIZADA NA COHAB.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR PELO FALECIMENTO DA SRA. MARIA DE LOURDES OLIVEIRA BARBOSA, OCORRIDO NO DIA 09 DE MAIO DO CORRENTE MÊS NA CIDADE DE CARUARU.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR PELO FALECIMENTO DO SR. FABIANO ARAÚJO BARBOSA, OCORRIDO NO DIA 28 DE MAIO DO CORRENTE MÊS NA CIDADE DO RECIFE.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR PELO FALECIMENTO DA SRA. IVONETE CARVALHO DA SILVA, OCORRIDO NO DIA 28 DE MAIO DO CORRENTE MÊS NA CIDADE DO RECIFE.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL NA COMUNIDADE DA VILA DE BARRA DO JARDIM.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REFORMA E RECUPERAÇÃO DOS BARREIROS PÚBLICOS DESTE MUNICÍPIO QUE FORAM DANIFICADOS PELAS FORTES CHUVAS CAÍDAS RECENTEMENTE. </t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVISÃO DO CALENDÁRIO DE ABASTECIMENTO DE ÁGUA DA CIDADE DE AGRESTINA, QUE ATUALMENTE VEM SENDO DISTRIBUÍDOS A CADA 15 DIAS, VISANDO À DIMINUIÇÃO DESTE ESPAÇO DE TEMPO EM FACE DAS ÚLTIMAS CHUVAS OCORRIDAS EM TODA A NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO E SANEAMENTO DA RUA MARIA DO CARMO LUCENA, COHAB, PERÍMETRO URBANO DESTA CIDADE, LOCALIZADA NAS PROXIMIDADES DO CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DUAS LOMBADAS FÍSICAS (QUEBRA-MOLAS) EM FRENTE À ESCOLA MUNICIPAL LEONILA DE SOUZA RIBEIRO, LOCALIZADA NA AVENIDA DR. GENIVALDO DE VASCONCELOS, 104,  LOTEAMENTO IPIRANGA.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE APLAUSOS E CONGRATULAÇÕES AO EXMO. SR. THIAGO LUCENA NUNES, PREFEITO DESTE MUNICÍPIO, EXTENSIVO AO SECRETÁRIO DE CULTURA E TURISMO, ILMO. SR. JOSENILDO JOSÉ DOS SANTOS, SECRETÁRIA DE DESENVOLVIMENTO SOCIAL E JUVENTUDE, SRA. MARIZETE DIODATO DA SILVA, SECRETÁRIO DE SAÚDE, ILMO. SR. MANASSÉS SOARES LEITE, SECRETÁRIA DE EDUCAÇÃO E ESPORTES, ILMA. SRA. JOELMA DO NASCIMENTO LEITE, SECRETÁRIA DE POLÍTICAS PÚBLICAS PARA AS MULHERES, ILMA. SRA. EMÍLIA ALVES FERNANDES, A PARTICIPAÇÃO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E TODA A POPULAÇÃO AGRESTINENSE, PELO EXCELENTE TRABALHO REALIZADO NAS FESTIVIDADES JUNINAS DO MUNICÍPIO DE AGRESTINA ENTRE OS DIAS 12 E 24 DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO TRÁGICO DO SR. BRUNO EMMANUEL COSME ALVES DA SILVA, OCORRIDO NO DIA 08 DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO  DE UM REDUTOR DE VELOCIDADE (LOMBADA) NAS PROXIMIDADES DA SANTA DO ALTO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONTRATAÇÃO DE TRABALHADORES BRAÇAIS PARA QUE ESTES EFETUEM O DESVIO DAS ÁGUAS QUE ENCONTRAM-SE ACUMULADAS NAS ESTRADAS DO NOSSO MUNICÍPIO, DEVIDO ÀS CHUVAS QUE CAÍRAM RECENTEMENTE. </t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2129/138-17.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2129/138-17.pdf</t>
   </si>
   <si>
     <t>Solicita Projeto de Lei e Plano de Gestão sobre a política de resíduos sólidos.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI CRIANDO O FUNDO MUNICIPAL DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CANALIZAÇÃO DA REDE DE ESGOTO  DO LOTEAMENTO NOVO AGRESTE.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA LOMBADA FÍSICA (QUEBRA-MOLAS) NAS PROXIMIDADES DA ESCOLA MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO, LOCALIZADA NA VILA BARRA DO CHATA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOSIVAN PEDRO DA SILVA OCORRIDO NO DIA 25 DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO DESTE MUNICÍPIO QUE EXIJA DA EMPRESA EUROFLEX - INDÚSTRIA E COMÉRCIO DE COLCHÕES LTDA, INSCRITA NO CNPJ/MF SOB O Nº 01.918.378/0019-60, O CUMPRIMENTO DA LEI MUNICIPAL Nº 1.179/2013, DE 22 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA DR. AFRÂNIO DE ASSUNÇÃO BARROS LOCALIZADA EM FRENTE AO PARQUE AMBIENTAL JOÃO ALVES DA SILVA NETO, COMO TAMBÉM O CALÇAMENTO E SANEAMENTO DA RUA MANUEL ALVES DA SILVA, RUA TRANSVERSAL LOCALIZADA EM FRENTE AO REFERIDO PARQUE.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA BUEIRA NA LOCALIDADE DE BARRA DO RIO DOS MENTIROSOS, NA ESTRADA VICINAL DE ACESSO AO SÍTIO CAPIVARA, MAIS PRECISAMENTE NAS PROXIMIDADES DA FAZENDA DO SR. SEVERINO BARROS.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE APLAUSOS E CONGRATULAÇÕES PELO EMPENHO, MOBILIZAÇÃO E EXCELÊNCIA DO TRABALHO DESENVOLVIDO NO RECADASTRAMENTO BIOMÉTRICO QUE ESTÁ SENDO REALIZADO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO DA RUA JOÃO PEREIRA DE LIMA, LOCALIZADA NO LOTEAMENTO CAMPO NOVO.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA UM ESPAÇO ESTRUTURADO PARA O FUNCIONAMENTO DE UM  CURRAL DE GADO, VISANDO A REALIZAÇÃO DAS FEIRAS E EVENTOS EM NOSSO  MUNICÍPIO. </t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE APLAUSOS E CONGRATULAÇÕES A ILMA. SRA. MARIZETE DIODATO DA SILVA BARROS, SECRETÁRIA DE DESENVOLVIMENTO SOCIAL E JUVENTUDE DESTE MUNICÍPIO, EXTENSIVO A TODOS OS FUNCIONÁRIOS QUE COMPÕEM A REFERIDA SECRETARIA, COLABORADORES E DEMAIS ENVOLVIDOS NA REALIZAÇÃO DA 9ª CONFERÊNCIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, A QUAL OCORREU NO ÚLTIMO DIA 13 DE JULHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA OS PARECERES DAS COMISSÕES TÉCNICAS DESTA CASA AOS PROJETOS DE LEI Nº 009, 011/2017, ORIUNDOS DE MENSAGENS DO CHEFE DO PODER EXECUTIVO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DA SRA. JOVELINA FRANCISCA DA CONCEIÇÃO OCORRIDO NO DIA 21 DE JULHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS  EM CARÁTER EMERGENCIAL PARA QUE SE DÊ INÍCIO A RECUPERAÇÃO DA PASSAGEM MOLHADA QUE DÁ ACESSO AO SÍTIO TOCOS, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE  CALÇAMENTO E SANEAMENTO DA RUA ÉDEN JOSÉ CARDOSO, LOCALIZADA NO LOTEAMENTO IPIRANGA, PERÍMETRO URBANO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A COLOCAÇÃO DE PLACAS DE ORIENTAÇÃO DE DESTINO - PLACAS INDICATIVA DE SENTIDO (DIREÇÃO) DE ACESSO ÀS COMUNIDADES RURAIS. REQUER A COLOCAÇÃO DE PLACAS INDICATIVAS NA BR 104, NAS SEGUINTES IMEDIAÇÕES QUE DÁ ACESSO AS SEGUINTES COMUNIDADES RURAIS DO MUNICÍPIO DE AGRESTINA: KM 80/79 - PÉ DE SERRA DOS MENDES. LADO DO KM 79, NA ENTRADA DE MARIA PRETA. KM 82/83 - SAPUCAIA E VILA BARRA DO JARDIM. LADO DO KM 82, APÓS A PONTE DO RIACHO DO PEIXE. KM 84/85 - QUEIMADA DO PEREIRA/PÉ DE SERRA DOS MENDES. LADO DO KM 83, PRÓXIMO A SUCAM. KM 92/93 - BARRA DO CHATA. LADO DO KM 93, ANTES A VILA DE SANTA TEREZA. KM 94/95 &amp;#8211; UMBUZEIRO. LADO DO KM 94 APÓS A PONTE DO RIO PANELAS. KM 96/97 - AGUA BRANCA/CRUZ DE AGUA BRANCA. LADO DO KM 97, IMEDIAÇÕES SITIO SAQUINHO. _x000D_
 </t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS COM A FINALIDADE DE FAZER INSTALAÇÕES DE TRÊS LOMBADAS NA PE 149 ENTRE OS MUNICÍPIO DE AGRESTINA E ALTINHO, MAIS PRECISAMENTE A PARTIR DO KM 0, DEFRONTE DA RESIDÊNCIA DO SENHOR VIRGÍLIO ATÉ A PONTE DO RIACHO DO PEIXE.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE EFETUAR A CONCLUSÃO DA OBRA DE PAVIMENTAÇÃO EM PARALELEPÍPEDO DA TRAVESSA MANOEL JUVÊNCIO, LOCALIZADA NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI DE DESAFETAÇÃO DE ÁREA PÚBLICA, TOCANTE AOS TERRENOS LOCALIZADOS NA VILA BARRA DO CHATA, ESPECIFICAMENTE NA ÁREA DA ESCOLA MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO, ONDE A VÁRIOS ANOS FORAM DOADOS INFORMALMENTE AOS MORADORES DA RESPECTIVA ÁREA.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE LEVAR SOLUÇÕES AOS MORADORES DA VILA CRUZ DE ÁGUA BRANCA, ZONA RURAL DESTE MUNICÍPIO, PARA SANAR O PROBLEMA DA FALTA DE ÁGUA QUE OCORRE NA REFERIDA COMUNIDADE A MAIS DE DOIS MESES E NENHUMA PROVIDÊNCIA FOI TOMADA.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AÇÕES NO COMBATE E PREVENÇÃO AOS ANIMAIS COM SINTOMAS DE CALAZAR E SUA DISSEMINAÇÃO EM CONCOMITÂNCIA COM TRABALHO DE CONSCIENTIZAÇÃO JUNTO À POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA LAVANDERIA LOCALIZADA NO SÍTIO SAQUINHO E RECUPERAÇÃO DO SISTEMA DE ÁGUA DO BARREIRO PÚBLICO DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO DA RUA HELENO ALEXANDRE DA SILVA, LOCALIZADA NO LOTEAMENTO CAMPO NOVO.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO PARA A RUA JOSÉ SIVONALDO FRANCISCO DOS SANTOS, LOCALIZADA NO LOTEAMENTO NOVO AGRESTE.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO DA RUA LUZINETE GOUVEIA, LOCALIZADA NO LOTEAMENTO IPIRANGA.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORAMENTO DOS SERVIÇOS PRESTADOS NO ÂMBITO DA SEGURANÇA PÚBLICA NO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONLUSÃO DA UNIDADE BÁSICA DE SAÚDE LOCALIZADA NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2130/166-17.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2130/166-17.pdf</t>
   </si>
   <si>
     <t>Solicita suspensão dos fios elétricos que encontram-se expostos no 1º andar da residência da Sra. Lucinete Lindalva da Silva.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA ESTRUTURA DO PALÁCIO MUNICIAPL PREFEITO SINVAL RIBEIRO MELO.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEGURANÇA AOS COMERCIANTES DURANTE O PERÍODO DE MONTAGEM DAS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1466/169-17.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1466/169-17.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE UMA GALERIA EM HOMENAGEM A TODOS OS VEREADORES QUE PASSARAM NESTA CASA.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO, DA RUA JOAQUIM QUEIROZ LOCALIZADA NAS PROXIMIDADES DO ALTO DA SANTA.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA OS PARECERES DAS COMISSÕES TÉCNICAS DESTA CASA, BEM COMO O INTERSTÍCIO PARA APROVAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 001/2017.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DO NÚMERO DE GUARDAS MUNICIPAIS, EQUIPANDO COM MAIS VIATURAS E MOTOCICLETAS, COMO TAMBÉM RONDAS EM ESPECIAL NA REGIÃO DE MARIA PRETA A PÉ-DE-SERRA DOS MENDES.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA E REQUALIFICAÇÃO DA PRAÇA VEREADORA JÚLIA SALVADOR DA SILVA GOMES, LOCALIZADA NA VILA BARRA DO JARDIM, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA PASSAGEM MOLHADA LIGANDO A VILA BARRA DO RIACHÃO AO SÍTIO LAGOA DA VOLTA, VILA BARRA DO RIACHÃO DO MUNICÍPIO DE SÃO JOAQUIM DO MONTE E SÍTIO CAPIVARA DO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO EXAMES OFTALMOLÓGICOS NOS ALUNOS DA REDE MUNICIPAL DE ENSINO, COM DOAÇÃO DE ÓCULOS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TERRAPLANAGEM NA ESTRADA DO SÍTIO CACHOEIRA, ZONA RURAL DO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EMBRATEL, PARA VIABILIZAR PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE REALIZAR A RECUPERAÇÃO DOS ORELHÕES PÚBLICOS EXISTENTES NESTA CIDADE.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO DA RUA CECÍLIO FARIAS, LOCALIZADA PERÍMETRO URBANO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E SANEAMENTO DA RUA PEDRO ADELINO, LOCALIZADA PERÍMETRO URBANO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. AUGUSTO CÉSAR TORRES ALVES (CONHECIDO POPULARMENTE POR GUSA) OCORRIDO NO DIA 01 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE EXTINTORES NAS ESCOLAS, CRECHES, PSF&amp;#8217;S, COMO TAMBÉM TODOS PRÓPRIOS PÚBLICOS QUE TENHAM FLUXO DE PESSOAS, PARA A PREVENÇÃO DE INCÊNDIOS, COMO TAMBÉM A FISCALIZAÇÃO DO SETOR COMPETENTE PARA EMISSÃO DE ALVARÁ DE FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO ASFÁLTICA ESPECIFICAMENTE NAS MEDIAÇÕES ENTRE A VILA BARRA DO CHATA E  VILA SANTA TEREZA COM TÉRMINO NA BR 104.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DO CALÇAMENTO DA RUA FRANCISCO TENÓRIO, PERÍMETRO URBANO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO DA RUA JOSÉ VAMBERTO PINHEIRO ASSUNÇÃO, LOCALIZADA NO LOTEAMENTO ZEZINHO MACIEL.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO DA RUA VEREADOR ADALBERTO DAMASCENO, LOCALIZADA NO LOTEAMENTO PARQUE DAS ANDORINHAS.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PISTA DE MOUTAIN BIKE, NO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO DA RUA CÍCERO ALEXANDRE, LOCALIZADA NO ALTO DA SANTA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E SANEAMENTO DA RUA JOSÉ FERREIRA DE LIMA, LOCALIZADA NO LOTEAMENTO ZEZINHO MACIEL.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO DA RUA SOLDADO PAULO ALVES DA CRUZ LOCALIZADA NO LOTEAMENTO PARQUE DAS ANDORINHAS.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO DA RUA JOSÉ IVANILDO PINTO ALVES LOCALIZADA NO LOTEAMENTO PARQUE DAS ANDORINHAS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROGRAMA AMIGO DO PEITO, QUE REALIZA EXAMES GRATUITOS DE MAMOGRAFIA E DANDO ORIENTAÇÕES SOBRE O CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS ADMINISTRATIVAS NO SENTIDO DE EFETUAR A MANUTENÇÃO DO CORREDOR QUE DÁ ACESSO A FAZENDA LUCENA ATÉ A ENTRADA DA FAZENDA, PEQUENO TRECHO ONDE HÁ MORADORES NO SÍTIO RIACHO DO GADO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO CAMPO DE FUTEBOL LOCALIZADO NA VILA BARRA DO CHATA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REGULARIZAÇÃO DA ENTREGA DE CORRESPONDÊNCIAS QUE É REALIZADA PELOS CORREIOS.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇO COM LÂMPADA NO POSTE DE ILUMINAÇÃO PÚBLICA Nº C0218664, LOCALIZADO NA VILA BARRA DO CHATA.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇO COM LÂMPADA NOS POSTES DE ILUMINAÇÃO PÚBLICA Nº T083423, LOCALIZADO NO SÍTIO VARIANTE.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE BANCAS NA IMEDIAÇÕES DO HOSPITAL GERAL AMÉLIA GUEIROS LEITE.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE AUDITÓRIOS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1497/200-17.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1497/200-17.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE LOMBADA FÍSICA NAS RUAS JOSÉ TAVARES DE ALBUQUERQUE E LUIZA TORRES DE LIMA, LOCALIZADAS NO BAIRRO BEATRIZ DE CASTRO LINO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SR. SIVONILDO FRANCISCO DOS SANTOS, OCORRIDO NO DIA 06 DE NOVEMBRO DO CORRENTE ANO NA CIDADE DE CARUARU.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENGENHEIRO AGRÔNOMO PARA O MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO DA TRAVESSA JOÃO LOURENÇO, LOCALIZADA NA VILA PÉ-DE-SERRA DOS MENDES, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, RECUPERAÇÃO E AMPLIAÇÃO DA BARRAGEM DO SÍTIO IBIRUÇÚ QUE ABASTECE A VILA PÉ-DE-SERRA DOS MENDES, SÍTIO FURNAS E SÍTIO RIACHO DO GADO</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, COBERTURA E ARBORIZAÇÃO DO CANAL DE ESGOTO DO LOTEAMENTO NOVO AGRESTE, CONHECIDO POPULARMENTE POR LOTEAMENTO DE ZUZU.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇAMENTO NA 2º TRAVESSA MANOEL FRANCISCO E A CONCLUSÃO DO CALÇAMENTO DAS RUAS MANOEL JUVÊNCIO E MANOEL FRANCISCO</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER A ANÁLISE SOBRE A VIABILIDADE DA DESAPROPRIAÇÃO DO CAMPO DE FUTEBOL DA VILA BARRA DO CHATA PARA A CONSTRUÇÃO DE CASAS POPULARES.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA PARA O PSF DA COMUNIDADE DO SÍTIO QUEIMADA DO PEREIRA, QUE ATENDA TAMBÉM LAGOA DO LUIZ, QUEIMADINHA, RIACHO DO PEIXE, PÉ DE LADEIRA, BARRA DO RIACHO DO PEIXE, RIACHO DO GADO, BREJO DA JAQUEIRA E DEMAIS LOCALIDADES.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>11101</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE APLAUSOS PELA COMEMORAÇÃO DO DIA DO TÉCNICO DE ENFERMAGEM CONSAGRADO NO DIA 20 DE MAIO.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DA LEI ESTADUAL Nº 15.818 DE 31 DE MAIO DE 2016, CONSTANDO TODOS OS ITENS OBRIGATÓRIOS DISCRIMINADOS NA REFERIDA NORMA JURÍDICA, QUE REGULAMENTA A COLOCAÇÃO DE PLACAS INFORMATIVAS EM TODOS OS SHOWS PÚBLICOS REALIZADOS NOS MUNICÍPIOS DE PERNAMBUCO, ENVOLVENDO RECURSOS PÚBLICOS DE QUALQUER ORIGEM QUE DEVEM CONTER PLACA COM OS DADOS REFERENTES À REALIZAÇÃO DO EVENTO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226;	INFORMAR A ESTE PODER LEGISLATIVO, UMA RELAÇÃO CONTENDO OS NOMES DE TODAS AS PESSOAS QUE PRESTAM SERVIÇO AOS INSTITUTOS QUE ATUAM NESTE MUNICÍPIO, A EXEMPLO DO IPPM &amp;#8211; INSTITUTO PERNAMBUCANO DE PLANEJAMENTO MUNICIPAL, POR SECRETARIA E DEPARTAMENTO ONDE AS MESMAS ENCONTRAM-SE ATUAM REFERENTE AO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226;	INFORMAR A ESTE PODER LEGISLATIVO SE O MUNICÍPIO DE AGRESTINA ESTÁ CUMPRINDO A LEGALIDADE E OBRIGATORIEDADE DOS TERMOS CONSTANTES NA LEI FEDERAL Nº 13.342 DE 03 DE OUTUBRO DE 2016, QUANTO À PERCEPÇÃO DO ADICIONAL DE INSALUBRIDADE CALCULADO SOBRE OS VENCIMENTOS OU SALÁRIO BASE DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE DE ENDEMIAS EFETIVOS E CONTRATADOS POR ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERA TODOS OS OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE AGRESTINA.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR PARA EXERCER E RESPONDER PELAS FUNÇÕES DO CARGO COMISSIONADO DE CHEFE GERAL DA SECRETARIA ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA SERVIDOR PARA EXERCER O CONTROLE DO PROTOCOLO CENTRAL DESTE PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE CHEFE DE TESOURARIA.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERA SERVIDOR OCUPANTE DO CARGO COMISSIONADO DE COORDENADOR DO SISTEMA DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE COORDENADOR DO SISTEMA DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE DIRETOR DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO DE REPRESENTAÇÃO NO VALOR DE 30% AO SERVIDOR OCUPANTE DO CARGO COMISSIONADO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO MENSAL POR PRESTAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS E NOTURNOS EQUIVALENTE A DOIS TERÇOS (2/3) AO SERVIDOR DO QUADRO PERMANENTE QUE EXERCE AS FUNÇÕES DO CARGO DE VIGILANTE.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO MENSAL POR PRESTAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS E NOTURNOS EQUIVALENTE A UM TERÇO (1/3) A SERVIDORA DO QUADRO PERMANENTE QUE EXERCE AS FUNÇÕES DO CARGO DE AUXILIAR CONTÁBIL.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO DE REPRESENTAÇÃO NO VALOR DE 30% AOS SERVIDORES OCUPANTES DOS CARGOS COMISSIONADOS DE COORDENADOR DO SISTEMA DE CONTROLE INTERNO E CHEFE DE TESOURARIA.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE NÃO SEJAM INCLUÍDAS NA PAUTA DOS TRABALHOS DE CADA REUNIÃO ORDINÁRIA MAIS DE DUAS PROPOSITURAS POR VEREADOR DURANTE O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE HORÁRIO DO EXPEDIENTE DA CÂMARA MUNICIPAL DE AGRESTINA TANTO INTERNO COMO PARA ATENDIMENTO AO PÚBLICO.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMPLEMENTO SALARIAL A SERVIDORA OCUPANTE DO CARGO COMISSIONADO DE ASSESSOR ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO AOS INTEGRANTES DA COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE AGRESTINA PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE DIRETOR DE PLENÁRIO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA SERVIDOR PARA EXERCER AS FUNÇÕES DO CARGO COMISSIONADO DE DIRETOR DE SECRETARIA ADMINISTRATIVA._x000D_
 </t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DESTE MUNICÍPIO PARA O PERÍODO DE JANEIRO A DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL COM A FINALIDADE DE FISCALIZAR A DISTRIBUIÇÃO DE ÁGUA FEITA PELA COMPESA NO MUNICÍPIO DE AGRESTINA.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA  NOVOS SERVIDORES PARA GERENCIAR SITE DA UNIDADE JURISDICIONADA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA E DESIGNA SERVIDORES PARA GERENCIADOR DE SISTEMA DA UNIDADE JURISDICIONADA DA CÂMARA MUNICIPAL DE VEREADORES DE AGRESTINA.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPENSA SERVIDORES DESIGNADOS NO EXERCÍCIO ANTERIOR PARA GERENCIADOR DE SISTEMA DA UNIDADE JURISDICIONADA DA CÂMARA MUNICIPAL DE VEREADORES DE AGRESTINA E DESIGNA  NOVOS SERVIDORES PARA GERENCIAR A UNIDADE JURISDICIONADA._x000D_
 </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESIGNA SERVIDORES PARA O GERENCIADOR DE SISTEMA DA UNIDADE JURISDICIONADA DA CÂMARA MUNICIPAL DE VEREADORES DE AGRESTINA DURANTE O EXERCÍCIO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZA REVISÃO GERAL ANUAL, NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE VEREADORES DE AGRESTINA, ESTADO DE PERNAMBUCO._x000D_
 </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES REFERENTES AO PERÍODO AQUISITIVO DE 2016 A 2017 A SERVIDORA OCUPANTE DO CARGO DE AUXILIAR CONTÁBIL.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES REFERENTES AO PERÍODO AQUISITIVO DE 2016 A 2017 A SERVIDORA OCUPANTE DO CARGO COMISSIONADO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES REFERENTES AO PERÍODO AQUISITIVO DE 2016 A 2017 A SERVIDORA OCUPANTE DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES REFERENTES AO PERÍODO AQUISITIVO DE 2016 A 2017 A SERVIDOR OCUPANTE DO CARGO DE VIGILANTE.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS NÃO GOZADAS REFERENTES AO PERÍODO AQUISITIVO DE 2016 A 2017 A SERVIDORA OCUPANTE DO CHEFE GERAL DA SECRETARIA ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA OCUPANTE DO CARGO DE ASSESSOR PARLAMENTAR.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA SERVIDOR COMO GERENCIADOR DE SISTEMA DO SAGRES, MÓDULO DE LICITAÇÕES E CONTRATOS - LICON.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS NÃO GOZADAS REFERENTE AO PERÍODO AQUISITIVO DE 2016 A 2017 A SERVIDORA JOSEFA JOSILDA SILVA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULARES REFERENTE AO PERÍODO AQUISITIVO DE 2016 A 2017 AO SERVIDOR JOSUEL JOSÉ DE TORRES.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS NÃO GOZADAS REFERENTE AO PERÍODO AQUISITIVO DE 2016 A 2017 A SERVIDORA MIKAELLY STHEFANNY SILVA.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS NÃO GOZADAS REFERENTE AO PERÍODO DE 2017 AO IVONILZO BARBOSA DE SOUZA FILHO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NOS VALORES DAS DIÁRIAS CONSTANTES NO ANEXO ÚNICO DA LEI MUNICIPAL 1195/2013.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS NÃO GOZADAS REFERENTE AO PERÍODO AQUISITIVO DE 2016 A 2017 AO SERVIDOR AYRTON SENNA ALVES TORRES.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE FÉRIAS NÃO GOZADAS REFERENTE AO PERÍODO AQUISITIVO DE 2013 AO SERVIDOR JEIMESON PEDRO DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO DE REPRESENTAÇÃO AO SERVIDOR OCUPANTE DO CARGO COMISSIONADO DE DIRETOR DE PLENÁRIO.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA Nº 017/2017 QUE CONCEDEU COMPLEMENTO SALARIAL A SRA. PAULA DA SILVA SANTOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3838,67 +3838,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1265/38-17.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2129/138-17.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2130/166-17.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1466/169-17.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1497/200-17.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1265/38-17.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2129/138-17.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/2130/166-17.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1466/169-17.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/sapl/public/materialegislativa/2017/1497/200-17.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.agrestina.pe.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H302"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="191.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>